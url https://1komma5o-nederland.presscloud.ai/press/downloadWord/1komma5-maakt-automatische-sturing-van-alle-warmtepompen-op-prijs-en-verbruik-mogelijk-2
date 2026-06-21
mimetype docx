--- v0 (2025-12-20)
+++ v1 (2026-06-21)
@@ -226,51 +226,51 @@
         <w:t xml:space="preserve">Over: 1KOMMA5º Nederland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1KOMMA5° is de ontwikkelaar van het ‘Heartbeat AI’-platform voor energiesoftware. Het platform wordt aangestuurd door kunstmatige intelligentie en transformeert de zonnepanelen van klanten in een virtuele energiecentrale. Zonnepanelen, thuisbatterijen, warmtepompen en laadpalen worden verbonden met de energiemarkt en bewegen mee met de opwekking van stroom uit zon en wind. Als alles-in-één-leverancier biedt het bedrijf particuliere en zakelijke klanten daarnaast de verkoop en installatie van op maat gemaakte intelligente energieoplossingen. 1KOMMA5° heeft momenteel 75 vestigingen en rond de 2.200 medewerkers in Nederland, Duitsland, Zweden, Finland, Denemarken, Spanje en Australië. In minder dan drie jaar sinds de oprichting biedt 1KOMMA5° ondertussen het toonaangevende hardware- en softwareplatform van Europa. Het doel van het bedrijf: in 2030 ieder jaar 500.000 gebouwen uit te rusten voor klimaatneutrale stroomopwekking, verwarming en mobiliteit.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>