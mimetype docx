--- v1 (2026-06-21)
+++ v2 (2026-08-06)
@@ -250,82 +250,50 @@
         <w:rPr/>
         <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>